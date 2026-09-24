--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2772,150 +2772,150 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -2934,54 +2934,54 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
@@ -3003,51 +3003,51 @@
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -3102,51 +3102,51 @@
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>71</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -3165,153 +3165,153 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
+        <v>13</v>
+      </c>
+      <c r="F14" s="6" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>