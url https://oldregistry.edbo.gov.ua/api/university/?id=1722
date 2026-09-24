--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1681,84 +1681,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -1891,51 +1891,51 @@
         </is>
       </c>
       <c r="B2" s="8" t="n">
         <v>10</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>62</v>
+        <v>91</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Пекар</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>5</v>
       </c>
       <c r="C4" s="8" t="n">
@@ -1962,51 +1962,51 @@
       <c r="B5" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="n">