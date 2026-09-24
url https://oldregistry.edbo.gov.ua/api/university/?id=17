--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -8975,195 +8975,195 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Німецька мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -9193,527 +9193,527 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="F8" s="6" t="n">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E17" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Слов’янські мови та літератури (переклад включно), перша - чеська</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -9732,121 +9732,121 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
@@ -9905,88 +9905,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10275,51 +10275,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10801,660 +10801,660 @@
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E59" s="6" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E60" s="6" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E62" s="6" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E63" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E67" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>124</v>
+        <v>204</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -11580,51 +11580,51 @@
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
@@ -11712,51 +11712,51 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -11778,87 +11778,87 @@
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>