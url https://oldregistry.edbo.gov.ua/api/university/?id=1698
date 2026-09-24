--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -760,119 +760,119 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерної верстки
 4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7241 Майстер з діагностики та налагодження електронного устаткування автомобільних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7241 Електромеханік торговельного та холодильного устаткування
 7244 Електромонтер охоронно-пожежної сигналізації</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7244 Електромонтер охоронно-пожежної сигналізації</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>