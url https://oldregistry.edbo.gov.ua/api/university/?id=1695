--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -828,88 +828,92 @@
       </c>
       <c r="B12" s="8" t="n">
         <v>210</v>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>PД 040357</t>
         </is>
       </c>
       <c r="D12" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D13" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D13" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 </t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>5123 Бармен
 </t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D15" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D15" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець непродовольчих товарів
 </t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>PД 040357</t>
         </is>
       </c>
       <c r="D16" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 </t>
@@ -956,88 +960,92 @@
       </c>
       <c r="B19" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t>PД 040357</t>
         </is>
       </c>
       <c r="D19" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 </t>
         </is>
       </c>
       <c r="B20" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D20" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 </t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 </t>
         </is>
       </c>
       <c r="B22" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D22" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D22" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 </t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D23" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D23"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
@@ -1222,98 +1230,98 @@
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>118</v>
+        <v>90</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 5123 Бармен</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>524</v>
+        <v>348</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>28</v>
       </c>