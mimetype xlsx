--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1077,56 +1077,54 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>6102</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t>- 17953</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
@@ -1407,54 +1405,54 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -1473,87 +1471,87 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>