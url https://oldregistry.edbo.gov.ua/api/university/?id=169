--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1001,93 +1001,97 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>87361</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K4" s="9"/>
+          <t>ІП 14006378</t>
+        </is>
+      </c>
+      <c r="K4" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>87407</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K5" s="9"/>
+          <t>ІП 14006379</t>
+        </is>
+      </c>
+      <c r="K5" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>6102</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
@@ -1405,117 +1409,117 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>27</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>