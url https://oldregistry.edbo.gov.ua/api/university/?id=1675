--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1032,51 +1032,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>39</v>
       </c>
       <c r="C3" s="7" t="n">
@@ -1102,98 +1102,98 @@
       </c>
       <c r="B4" s="7" t="n">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 5123 Бармен</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Манікюрник
 5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>82</v>
       </c>
       <c r="C8" s="7" t="n">