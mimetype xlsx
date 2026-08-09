--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -886,186 +886,186 @@
       <c r="B2" s="7" t="n">
         <v>7</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 8251 Друкар офсетного плоского друкування
 7345 Палітурник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4221 Агент з організації туризму
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>34</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8155 Оператор заправних станцій</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>71</v>
       </c>
       <c r="C10" s="7" t="n">