--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1309,56 +1309,54 @@
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>12712</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>право</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>АП 11015350</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>НІ 1294388</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
         <v>72867</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
@@ -1430,56 +1428,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>59801</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>ПС 004043</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
@@ -1820,51 +1816,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -1886,51 +1882,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>