--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -671,56 +671,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>75</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580309</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 29.03.2013 протокол № 102, наказ МОН від 05.04.2013 № 927-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>6.020106</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
@@ -805,194 +803,186 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>дизайн</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>100</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>75</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580312</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 29.03.2013 протокол № 102, наказ МОН від 05.04.2013 № 927-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>6.030504</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>25</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580313</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 28.09.2011 протокол № 90, наказ МОНмолодьспорту від 30.09.2011 № 2660-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>6.140101</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>60</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>60</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580315</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.06.2016 № 1397-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>6.140103</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>туризм</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>90</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>90</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1580316</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 10.03.2011 протокол № 86, наказ МОНмолодьспорту від 31.03.2011 № 764-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>175</v>
@@ -1033,148 +1023,142 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>200</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
-          <t>НІ 1585154</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>125</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>НІ 1585153</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>75</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>НІ 1585156</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
       <c r="L12" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>100</v>
@@ -1259,102 +1243,98 @@
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>75</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 1580310</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
       <c r="L15" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 29.03.2013 протокол № 102, наказ МОН від 05.04.2013 № 927-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>7.02010601</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>100</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>100</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 1580311</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K16" s="9"/>
       <c r="L16" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.06.2016 № 1397-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>7.02020701</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>дизайн</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>за видами</t>
@@ -1403,56 +1383,54 @@
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>за видами економічної діяльності</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>25</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 1580314</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
       <c r="L18" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 28.09.2011 протокол № 90, наказ МОНмолодьспорту від 30.09.2011 № 2660-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>7.14010101</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>готельна і ресторанна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>0</v>
@@ -1637,371 +1615,355 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>21117</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>26508</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>53388</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн і реклама</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>26509</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>53389</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>26510</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>26511</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>53390</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Дизайн зачіски</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593032</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>21120</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
@@ -2071,261 +2033,249 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>21126</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Документознавство, менеджмент органів державної влади та місцевого самоврядування</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593031</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>47171</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Документознавство, менеджмент державної влади та місцевого самоуправління</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I13" s="9"/>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593031</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>21127</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593033</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>21129</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593034</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>14647</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593035</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>21131</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
-          <t>НІ 1593035</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>15195</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
@@ -2434,97 +2384,93 @@
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>14649</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Документознавство, менеджмент органів державної влади та місцевого самоврядування</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
-          <t>НІ 1585153</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>16205</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємств соціокультурної сфери</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
-          <t>НІ 1585156</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>13999</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>