--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -722,91 +722,99 @@
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
-      <c r="L3" s="3"/>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>Рішення ДАК від 24.11.2011 протокол № 91, наказ МОНмолодьспорту від 29.11.2011 № 2951-л</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>6.020106</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>120</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>120</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
-      <c r="L4" s="3"/>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>Рішення ДАК від 24.11.2011 протокол № 91, наказ МОНмолодьспорту від 29.11.2011 № 2951-л</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>6.020203</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>кіно-, телемистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
@@ -1198,91 +1206,99 @@
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>60</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
-      <c r="L14" s="3"/>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>Рішення ДАК від 24.11.2011 протокол № 91, наказ МОНмолодьспорту від 29.11.2011 № 2951-л</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>7.02010601</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>120</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>120</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
-      <c r="L15" s="3"/>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>Рішення ДАК від 24.11.2011 протокол № 91, наказ МОНмолодьспорту від 29.11.2011 № 2951-л</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>7.02020701</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>дизайн</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>за видами</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
         <v>0</v>
       </c>
@@ -2207,51 +2223,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>021</t>
         </is>
       </c>
@@ -2277,54 +2293,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>