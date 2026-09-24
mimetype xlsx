--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -682,51 +682,55 @@
           <t>документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
-      <c r="L2" s="3"/>
+      <c r="L2" s="3" t="inlineStr">
+        <is>
+          <t>Рішення ДАК від 24.11.2011 протокол № 91, наказ МОНмолодьспорту від 29.11.2011 № 2951-л</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>6.020106</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
@@ -2210,158 +2214,158 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>60</v>
+        <v>177</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>