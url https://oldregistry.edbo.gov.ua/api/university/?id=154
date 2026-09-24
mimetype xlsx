--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -551,120 +551,120 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>69</v>
+        <v>103</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -683,285 +683,285 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Охорона праці</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>K10</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>K8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -984,186 +984,186 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -1182,124 +1182,124 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Пожежна безпека</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>229</v>
+        <v>173</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -1751,60 +1751,60 @@
       <c r="H37" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>4</v>
       </c>