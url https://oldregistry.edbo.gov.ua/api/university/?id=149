--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6215,705 +6215,705 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
+        <v>27</v>
+      </c>
+      <c r="F3" s="6" t="n">
         <v>12</v>
       </c>
-      <c r="F3" s="6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>97</v>
+        <v>193</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>331</v>
+        <v>645</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>786</v>
+        <v>1564</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>I4</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>I6</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Лабораторна діагностика</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E19" s="6" t="n">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -6932,323 +6932,323 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>3177</v>
+        <v>3164</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>12</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>145</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>7.12010001</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>лікувальна справа</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
@@ -7537,123 +7537,123 @@
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>11</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>86</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>4</v>
       </c>
@@ -7666,54 +7666,54 @@
       <c r="H44" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>4</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
@@ -7732,51 +7732,51 @@
       <c r="H46" s="6" t="n">
         <v>4</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I47"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>