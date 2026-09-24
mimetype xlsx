--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2331,55 +2331,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>83976</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Психологія (практична психологія)</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>- 12743</t>
+          <t>- 23424</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
@@ -3879,153 +3879,153 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>237</v>
+        <v>568</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>222</v>
+        <v>490</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -4077,153 +4077,153 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>317</v>
+        <v>362</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>465</v>
+        <v>644</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>79</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>190</v>
+        <v>233</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -4275,120 +4275,120 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -4440,87 +4440,87 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -4605,120 +4605,120 @@
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I26"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -4759,51 +4759,51 @@
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5162 Поліцейський (за спеціалізаціями)</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>