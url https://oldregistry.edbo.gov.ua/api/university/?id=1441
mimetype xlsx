--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3040,51 +3040,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -3143,51 +3143,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
@@ -3250,51 +3250,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -3324,88 +3324,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
-        <v>99</v>
+        <v>75</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -3435,51 +3435,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E17" s="8" t="n">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>