--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2176,87 +2176,87 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
+        <v>38</v>
+      </c>
+      <c r="F3" s="6" t="n">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>