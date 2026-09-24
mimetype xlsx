--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -406,51 +406,51 @@
         <is>
           <t>bil@mail.vinnica.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>http://academia.vinnica.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В. о. ректора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Дровозюк Степан Іванович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -1990,51 +1990,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -2056,117 +2056,117 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>