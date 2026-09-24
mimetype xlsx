--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2029,84 +2029,84 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2194,84 +2194,84 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>5.05160201</t>
         </is>
       </c>