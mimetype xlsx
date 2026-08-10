--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -1719,54 +1719,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>48361</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Звукорежисура</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 22422</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -2289,261 +2291,249 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>44477</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t>КО 002895</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>44474</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Спів (академічний, народний)</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t>КО 002893</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>44475</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво естради (вокалісти)</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="8" t="inlineStr">
         <is>
-          <t>КО 002888</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>44476</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Народні, оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t>КО 002890</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>44685</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво естради (інструменталісти)</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t>КО 002891</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>49589</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t>КО 002892</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
@@ -2574,97 +2564,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>44478</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="8" t="inlineStr">
         <is>
-          <t>КО 002889</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>44479</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
-          <t>КО 002894</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>B14</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Організація соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
@@ -2695,56 +2681,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>72254</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Спів (академічний, народний)</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="8" t="inlineStr">
         <is>
-          <t>КО 006430</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
@@ -2775,187 +2759,179 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>72259</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Народні, оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t>КО 006429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>72261</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="8" t="inlineStr">
         <is>
-          <t>КО 006431</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>72264</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Видовищно-театралізовані заходи</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
-          <t>КО 006427</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>72263</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Народна хореографія</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t>КО 006428</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I12"/>
@@ -3054,54 +3030,54 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -3230,183 +3206,183 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>157</v>
+        <v>111</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">