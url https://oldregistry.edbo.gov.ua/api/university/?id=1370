--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1015,51 +1015,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="8" t="n">
-        <v>90</v>
+        <v>170</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 31.03.2025 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
@@ -1129,51 +1129,51 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="8" t="n">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="G6" s="8"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 31.03.2025 № 26-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фахова передвища освіта</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>підготовка здобувачів фахової передвищої освіти</t>
         </is>
       </c>
@@ -2513,183 +2513,183 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>275</v>
+        <v>109</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>324</v>
+        <v>271</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>