--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -10927,895 +10927,895 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>143</v>
+        <v>379</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>148</v>
+        <v>311</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>148</v>
+        <v>315</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>118</v>
+        <v>322</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>61</v>
+        <v>145</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>128</v>
+        <v>368</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>84</v>
+        <v>276</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>64</v>
+        <v>181</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>76</v>
+        <v>195</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -11871,84 +11871,84 @@
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -12003,84 +12003,84 @@
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -12168,51 +12168,51 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
@@ -12300,120 +12300,120 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
@@ -12567,51 +12567,51 @@
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>104</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
@@ -12732,690 +12732,690 @@
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>70</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E57" s="6" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E65" s="6" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="E70" s="6" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -14197,51 +14197,51 @@
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>