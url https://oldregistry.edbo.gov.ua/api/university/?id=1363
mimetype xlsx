--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -568,56 +568,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>124</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
@@ -878,384 +876,366 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>14787</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Хорове диригування</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>14994</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Спів</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>15720</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Оркестрові духові та ударні інструменти</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>15895</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фортепіано</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>16172</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Народні інструменти</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>16218</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Оркестрові струнні інструменти</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>16219</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Теорія музики</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>32300</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво естради</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>54598</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>КК 14012384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>40878</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво естради</t>
         </is>
@@ -1553,97 +1533,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>54587</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 001585</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>67192</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>КО 005268</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
@@ -1709,87 +1685,87 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>189</v>
+        <v>144</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">