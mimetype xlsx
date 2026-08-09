--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -26,51 +26,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$43</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$45</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$15</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -685,54 +685,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Право інформаційної безпеки</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H2" s="9"/>
+          <t> 22807</t>
+        </is>
+      </c>
+      <c r="H2" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
@@ -1579,51 +1581,51 @@
       </c>
       <c r="J2" s="9"/>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.02.2026 № 17-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2147,54 +2149,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>66367</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Право інформаційної безпеки</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>- 22807</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>K1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
@@ -2393,56 +2397,54 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>14845</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент захисту інформації з обмеженим доступом</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H19" s="8" t="inlineStr">
         <is>
-          <t>- 148</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
@@ -3229,315 +3231,401 @@
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t>- 20980</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>K3</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Національна безпека</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>42318</v>
+        <v>89284</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Інформаційно-аналітична діяльність у сфері національної безпеки</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t>- 2399</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>K3</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Національна безпека</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>42322</v>
+        <v>89285</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Корпоративна безпека та захист об'єктів критичної інфраструктури</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H39" s="8" t="inlineStr">
         <is>
-          <t>- 2361</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>42321</v>
+        <v>42318</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H40" s="8" t="inlineStr">
         <is>
-          <t>- 2233</t>
+          <t>- 2399</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>78452</v>
+        <v>42322</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
-          <t>- 20982</t>
+          <t>- 2361</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>251</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>66433</v>
+        <v>42321</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Державна безпека</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I42" s="9"/>
+          <t>- 2233</t>
+        </is>
+      </c>
+      <c r="I42" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
-          <t>K1</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>Державна безпека</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
+        <v>78452</v>
+      </c>
+      <c r="F43" s="3" t="inlineStr">
+        <is>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="G43" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H43" s="8" t="inlineStr">
+        <is>
+          <t>- 20982</t>
+        </is>
+      </c>
+      <c r="I43" s="9" t="n">
+        <v>46569</v>
+      </c>
+      <c r="J43" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K43" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>D8</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D44" s="3"/>
+      <c r="E44" s="6" t="n">
+        <v>66433</v>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H44" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I44" s="9"/>
+      <c r="J44" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K44" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B45" s="8" t="inlineStr">
+        <is>
+          <t>K1</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>Державна безпека</t>
+        </is>
+      </c>
+      <c r="D45" s="3"/>
+      <c r="E45" s="6" t="n">
         <v>66435</v>
       </c>
-      <c r="F43" s="3" t="inlineStr">
+      <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>
         </is>
       </c>
-      <c r="G43" s="3" t="inlineStr">
+      <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H43" s="8" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K43" s="9"/>
+      <c r="H45" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I45" s="9"/>
+      <c r="J45" s="8" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K45" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K43"/>
+  <autoFilter ref="A1:K45"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -3627,124 +3715,124 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>57</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>34</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Кіберзахист, забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>218</v>
+        <v>134</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
@@ -3832,84 +3920,84 @@
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -3964,51 +4052,51 @@
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>