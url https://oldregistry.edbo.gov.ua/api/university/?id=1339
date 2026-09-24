--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3682,87 +3682,87 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>113</v>
+        <v>239</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -3785,153 +3785,153 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Кіберзахист, забезпечення державної безпеки в інформаційній сфері</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>70</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>98</v>
+        <v>206</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -4085,51 +4085,51 @@
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Державна безпека</t>