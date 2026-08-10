--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -618,56 +618,54 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 05012837</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>60</v>
@@ -710,102 +708,98 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 05012839</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>155</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 05012840</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>70</v>
@@ -940,106 +934,102 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 05012843</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
         <v>75</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
-          <t>УД 05012844</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.06.2019 № 940-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>5.03050901</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>бухгалтерський облік</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>0</v>
@@ -2593,56 +2583,54 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>16168</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>УД 05012837</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>18816</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Термічна обробка металів</t>
         </is>
@@ -2675,179 +2663,171 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>14992</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання металургійних підприємств</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 05012839</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>14781</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Обробка металів тиском</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 05012840</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>15289</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Доменне виробництво</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 05012840</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>15456</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Виробництво сталі і феросплавів</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 05012840</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>16736</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація засобів автоматики електричних систем</t>
         </is>
@@ -2962,56 +2942,54 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>15305</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>УД 05012843</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>15457</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
@@ -3046,56 +3024,54 @@
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>14408</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на залізничному транспорті</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>УД 05012844</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42497</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Організація виробництва</t>
         </is>
@@ -3163,51 +3139,51 @@
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>42491</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>ДС 001193</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D18" s="3"/>
@@ -3323,51 +3299,51 @@
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>42492</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання металургійних підприємств</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t>ДС 001194</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
@@ -3403,92 +3379,92 @@
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>42495</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Виробництво сталі і феросплавів</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>ДС 001195</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>42496</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Обробка металів тиском</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>ДС 001196</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -3606,96 +3582,96 @@
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>42498</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>ДС 001200</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E29" s="8" t="n">
         <v>42500</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на залізничному транспорті</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>ДС 001199</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D30" s="3"/>
@@ -3887,51 +3863,51 @@
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
         <v>76847</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Обробка металів тиском</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t>ДС 006115</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>G10</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
@@ -4010,51 +3986,51 @@
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E38" s="8" t="n">
         <v>76845</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт обладнання металургійних підприємств</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>ДС 006116</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
@@ -4213,92 +4189,92 @@
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="8" t="n">
         <v>76854</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>ДС 006117</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="8" t="n">
         <v>76855</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Організація перевезень і управління на залізничному транспорті</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t>ДС 006118</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K44"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -4468,84 +4444,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
@@ -4567,84 +4543,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -4699,54 +4675,54 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>