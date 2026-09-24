--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -422,51 +422,51 @@
         <is>
           <t>www.sltzt.do.am</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Виконуючий обов`язки директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Жиров Юрій Володимирович</t>
+          <t>Плоха Вікторія Леонідівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1696,444 +1696,466 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>44519</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт апаратури зв'язку та оргтехніки</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>ДО 003090</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>58007</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт апаратури зв`язку та оргтехніки</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>ДО 003855</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>44511</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>ДО 003091</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>44516</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I10" s="9"/>
+          <t>ДО 003092</t>
+        </is>
+      </c>
+      <c r="I10" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>44517</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування та ремонт пристроїв електропостачання залізниць</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>ДО 003093</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>44518</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт пристроїв електрозв`язку на транспорті</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>ДО 003094</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>66434</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт апаратури зв`язку та оргтехніки</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>ДО 003855</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>66438</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>ДО 003091</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>66440</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>ДО 003092</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>66441</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування та ремонт електропостачання залізниць</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДО 003093</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>66442</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт пристроїв електрозв`язку на транспорті</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I17" s="9"/>
+          <t>ДО 003094</t>
+        </is>
+      </c>
+      <c r="I17" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
@@ -2232,117 +2254,117 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>143</v>
+        <v>441</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
@@ -2364,51 +2386,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I7"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>