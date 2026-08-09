--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -568,198 +568,190 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>130</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 25017482</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>320</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 25017483</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 25017485</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 25017484</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
@@ -1256,183 +1248,175 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>17585</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>КК 25017482</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>17572</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t>КК 25017483</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E4" s="8" t="n">
         <v>15614</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>КК 25017485</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>17591</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>КК 25017484</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>45820</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
@@ -1631,183 +1615,175 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>70638</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 006011</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>70641</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>КО 006012</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
         <v>70644</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>КО 006013</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>70646</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>КО 006014</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I10"/>
@@ -1976,154 +1952,154 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -2149,51 +2125,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>