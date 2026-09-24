--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -3703,54 +3703,56 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
         <v>80356</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Природничі науки)</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I49" s="9"/>
+          <t>- 23368</t>
+        </is>
+      </c>
+      <c r="I49" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
@@ -3791,54 +3793,56 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>80343</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова і література)</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I51" s="9"/>
+          <t>- 23369</t>
+        </is>
+      </c>
+      <c r="I51" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t>НД 1996419</t>
         </is>
       </c>
       <c r="K51" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
@@ -5320,54 +5324,56 @@
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>80373</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої школи</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I84" s="9"/>
+          <t>- 23370</t>
+        </is>
+      </c>
+      <c r="I84" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
@@ -5506,51 +5512,51 @@
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
         <v>80360</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини та природознавство)</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>- 17226</t>
+          <t>- 23372</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
@@ -6039,54 +6045,56 @@
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>80351</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I99" s="9"/>
+          <t>- 23371</t>
+        </is>
+      </c>
+      <c r="I99" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
@@ -6530,54 +6538,56 @@
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>80332</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I110" s="9"/>
+          <t>- 23373</t>
+        </is>
+      </c>
+      <c r="I110" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
@@ -6751,54 +6761,56 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>80375</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H115" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I115" s="9"/>
+          <t>- 23374</t>
+        </is>
+      </c>
+      <c r="I115" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K115"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I69"/>
@@ -6864,235 +6876,235 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7119,445 +7131,445 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E16" s="6" t="n">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>46</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7698,51 +7710,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -8138,51 +8150,51 @@
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -8201,622 +8213,622 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
           <t>Технології</t>
         </is>
       </c>
       <c r="E48" s="6" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="F55" s="6" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -9082,54 +9094,54 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
@@ -9181,87 +9193,87 @@
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>