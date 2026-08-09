--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3021,56 +3021,54 @@
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>15382</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>- 16313</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
-          <t>НД 1996421</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>27894</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та психологія</t>
         </is>
@@ -3105,185 +3103,177 @@
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>80325</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта та мова і література (англійська)</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t>- 17216</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
-          <t>НД 1996410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>80326</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t>- 17726</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>НД 1996410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>80327</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта та психолого-педагогічний супровід</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 17727</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
-          <t>НД 1996410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>80328</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта та фізична культура</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>- 17217</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>НД 1996410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>80364</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
@@ -4249,101 +4239,97 @@
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>15803</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H61" s="7" t="inlineStr">
         <is>
           <t>УД 19003279</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J61" s="7" t="inlineStr">
         <is>
-          <t>НД 1996425</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
         <v>53552</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта та початкова освіта</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I62" s="9"/>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>НД 1996425</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>14841</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
@@ -4829,107 +4815,103 @@
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
         <v>39079</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика та інформатика)</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I73" s="9"/>
       <c r="J73" s="7" t="inlineStr">
         <is>
-          <t>НД 1996439</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E74" s="6" t="n">
         <v>58245</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Фізика та інформатика)</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>- 9552</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>НД 1996439</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
         <v>29644</v>
       </c>
@@ -5125,56 +5107,54 @@
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
         <v>40278</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I79" s="9"/>
       <c r="J79" s="7" t="inlineStr">
         <is>
-          <t>НД 1996429</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>63764</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
@@ -5215,150 +5195,142 @@
           <t>Психологія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>15984</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I81" s="9"/>
       <c r="J81" s="7" t="inlineStr">
         <is>
-          <t>НД 1996437</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>27870</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>УД 19003289</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I82" s="9"/>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>НД 1996435</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>14313</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="7" t="inlineStr">
         <is>
           <t>УД 19003290</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J83" s="7" t="inlineStr">
         <is>
-          <t>НД 1996431</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>80373</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Педагогіка вищої школи</t>
         </is>
@@ -5538,51 +5510,51 @@
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
         <v>80360</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини та природознавство)</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
           <t>- 17226</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
@@ -6155,56 +6127,54 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>80372</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Управління закладом освіти</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="7" t="inlineStr">
         <is>
-          <t>УД 19003289</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I101" s="9"/>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
@@ -7112,88 +7082,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -7263,51 +7233,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7507,235 +7477,235 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>122</v>
+        <v>72</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7762,165 +7732,165 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="F27" s="6" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F29" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -7947,305 +7917,305 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Природничі науки</t>
         </is>
       </c>
       <c r="E32" s="6" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
@@ -8519,51 +8489,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -9112,51 +9082,51 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
@@ -9178,51 +9148,51 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>