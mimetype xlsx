--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -902,55 +902,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>260</v>
       </c>
       <c r="G8" s="8" t="inlineStr">
         <is>
-          <t>УД 13010157</t>
+          <t> 18919</t>
         </is>
       </c>
       <c r="H8" s="9" t="n">
-        <v>46204</v>
+        <v>46344</v>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.03.2021 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
@@ -2339,56 +2339,54 @@
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>843</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 18919</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
         <v>46344</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УД 13010157</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>63358</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
@@ -3321,187 +3319,187 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>306</v>
+        <v>265</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>