--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -928,56 +928,54 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>50</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 25013434</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
@@ -2083,91 +2081,87 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>15709</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 25013434</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>43939</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>ДС 000058</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
@@ -2442,56 +2436,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>43930</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 000064</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
@@ -2522,95 +2514,95 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>73071</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 005079</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>73072</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДС 007371</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2680,54 +2672,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>73075</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>ДС 007372</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -2758,56 +2752,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>73077</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>ДС 005078</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I26" s="9"/>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K26"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
@@ -2972,51 +2964,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
@@ -3104,249 +3096,249 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>135</v>
+        <v>52</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>177</v>
+        <v>136</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>