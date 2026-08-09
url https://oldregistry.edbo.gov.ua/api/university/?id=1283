--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1133,56 +1133,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>46713</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Лікувальна справа</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t>ДС 002602</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">