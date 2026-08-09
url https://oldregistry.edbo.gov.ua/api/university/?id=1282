--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -747,56 +747,54 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>музичне мистецтво</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>НД-ІІ 1179997</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 24.07.2015 протокол № 118, наказ МОН від 28.07.2015 № 1709л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>6.020209</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>естрадно-циркове мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
@@ -2111,97 +2109,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>44964</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Естрадний спів</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t>КО 001358</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>44963</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Сучасний естрадний танець</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
-          <t>КО 001359</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
@@ -2275,56 +2269,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>80735</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Естрадний спів</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t>КО 001358</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
@@ -2363,56 +2355,54 @@
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>80737</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Сучасний естрадний танець</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t>КО 001359</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
@@ -2521,88 +2511,88 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
@@ -2665,120 +2655,120 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>180</v>
+        <v>115</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -2801,51 +2791,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
@@ -2945,117 +2935,117 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>127</v>
+        <v>66</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>