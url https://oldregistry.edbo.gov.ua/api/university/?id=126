--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -26,52 +26,52 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$5</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$213</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$135</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$214</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$130</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1254,54 +1254,56 @@
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="F12" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H12" s="9"/>
+          <t> 22665</t>
+        </is>
+      </c>
+      <c r="H12" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.05.2025 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
@@ -1960,51 +1962,51 @@
       </c>
       <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 08.07.2016 № 816</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K213"/>
+  <dimension ref="A1:K214"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2358,56 +2360,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>69087</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t>- 10505</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
@@ -3133,54 +3133,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>59286</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I28" s="9"/>
+          <t>- 22664</t>
+        </is>
+      </c>
+      <c r="I28" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
@@ -3541,56 +3543,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>69081</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>- 10513</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I38" s="9"/>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
@@ -4998,56 +4998,54 @@
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>79304</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I73" s="9"/>
       <c r="J73" s="7" t="inlineStr">
         <is>
-          <t>УД 14019831</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>78662</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
@@ -5238,99 +5236,101 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>85757</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="7" t="inlineStr">
         <is>
-          <t>- 15323</t>
+          <t>- 22662</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
         <v>84078</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I80" s="9"/>
+          <t>- 22661</t>
+        </is>
+      </c>
+      <c r="I80" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
@@ -5445,56 +5445,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>78668</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>- 11419</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I84" s="9"/>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
@@ -5773,93 +5771,97 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>78672</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I92" s="9"/>
+          <t>- 22663</t>
+        </is>
+      </c>
+      <c r="I92" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
         <v>79211</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Туристична діяльність та гостинність</t>
         </is>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I93" s="9"/>
+          <t>- 22829</t>
+        </is>
+      </c>
+      <c r="I93" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J93" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
@@ -6712,103 +6714,99 @@
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>4261</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Технології зберігання, консервування та переробки молока</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H113" s="7" t="inlineStr">
         <is>
           <t>- 19743</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
         <v>46400</v>
       </c>
       <c r="J113" s="7" t="inlineStr">
         <is>
-          <t>НД 1486735</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>6655</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Технології зберігання, консервування та переробки м'яса</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
           <t>- 19742</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
         <v>46400</v>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>НД 1486735</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>69072</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
@@ -7422,54 +7420,56 @@
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>60691</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I129" s="9"/>
+          <t>- 22666</t>
+        </is>
+      </c>
+      <c r="I129" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J129" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
@@ -9067,2184 +9067,2233 @@
         </is>
       </c>
       <c r="H165" s="7" t="inlineStr">
         <is>
           <t>УД 14015899</t>
         </is>
       </c>
       <c r="I165" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J165" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K165" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
-[...2 lines deleted...]
-      <c r="D166" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D166" s="3" t="inlineStr">
+        <is>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
       <c r="E166" s="6" t="n">
-        <v>89044</v>
+        <v>90007</v>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
-          <t>G7 Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I166" s="9"/>
       <c r="J166" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>78606</v>
+        <v>90338</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H167" s="7" t="inlineStr">
         <is>
-          <t>- 15328</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I167" s="9"/>
       <c r="J167" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>78608</v>
+        <v>78606</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
-          <t>Садівництво, плодоовочівництво та виноградарство</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>- 19874</t>
+          <t>- 15328</t>
         </is>
       </c>
       <c r="I168" s="9" t="n">
-        <v>48030</v>
+        <v>47665</v>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K168" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
-          <t>H2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Тваринництво</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>79286</v>
+        <v>78608</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H169" s="7" t="inlineStr">
         <is>
-          <t>- 19873</t>
+          <t>- 19874</t>
         </is>
       </c>
       <c r="I169" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J169" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K169" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
-        <v>79287</v>
+        <v>79286</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
-          <t>Зоофізіотерапія та благополуччя тварин</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>- 19872</t>
+          <t>- 19873</t>
         </is>
       </c>
       <c r="I170" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K170" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>79288</v>
+        <v>79287</v>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
-          <t>Бджільництво</t>
+          <t>Зоофізіотерапія та благополуччя тварин</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H171" s="7" t="inlineStr">
         <is>
-          <t>- 19871</t>
+          <t>- 19872</t>
         </is>
       </c>
       <c r="I171" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J171" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K171" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
-          <t>H5</t>
+          <t>H2</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
+          <t>Тваринництво</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>78780</v>
+        <v>79288</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
+          <t>Бджільництво</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>- 15325</t>
+          <t>- 19871</t>
         </is>
       </c>
       <c r="I172" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K172" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
-          <t>H6</t>
+          <t>H5</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>78448</v>
+        <v>78780</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія і експертиза</t>
+          <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H173" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I173" s="9"/>
+          <t>- 15325</t>
+        </is>
+      </c>
+      <c r="I173" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J173" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>79237</v>
+        <v>78448</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>- 17271</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I174" s="9"/>
       <c r="J174" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K174" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
-        <v>79239</v>
+        <v>79237</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина. Забезпечення здоров’я дрібних домашніх тварин</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H175" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I175" s="9"/>
+          <t>- 17271</t>
+        </is>
+      </c>
+      <c r="I175" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J175" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K175" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>79243</v>
+        <v>79239</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина. Ветеринарна фармацевтична справа</t>
+          <t>Ветеринарна медицина. Забезпечення здоров’я дрібних домашніх тварин</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I176" s="9"/>
       <c r="J176" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K176" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
-        <v>79244</v>
+        <v>79243</v>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна лабораторна справа</t>
+          <t>Ветеринарна медицина. Ветеринарна фармацевтична справа</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H177" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I177" s="9"/>
       <c r="J177" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K177" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
-          <t>H7</t>
+          <t>H6</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>78604</v>
+        <v>79244</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Ветеринарна лабораторна справа</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>- 19868</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I178" s="9"/>
       <c r="J178" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K178" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>H7</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Агроінженерія</t>
+        </is>
+      </c>
+      <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>78346</v>
+        <v>78604</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I179" s="9"/>
+          <t>- 19868</t>
+        </is>
+      </c>
+      <c r="I179" s="9" t="n">
+        <v>46400</v>
+      </c>
       <c r="J179" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
-          <t>I8</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E180" s="6" t="n">
-        <v>78348</v>
+        <v>78346</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
+          <t>Фізична терапія</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>- 19787</t>
+          <t>- 22665</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46935</v>
+        <v>48030</v>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>I8</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
-[...2 lines deleted...]
-      <c r="D181" s="3"/>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E181" s="6" t="n">
-        <v>78603</v>
+        <v>78348</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Фармація</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H181" s="7" t="inlineStr">
         <is>
-          <t>- 11429</t>
+          <t>- 19787</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J181" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
-        <v>78763</v>
+        <v>78603</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
-          <t>Туристична діяльність та гостинність</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="G182" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I182" s="9"/>
+          <t>- 11429</t>
+        </is>
+      </c>
+      <c r="I182" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K182" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B183" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
-        <v>78599</v>
+        <v>78763</v>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Туристична діяльність та гостинність</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H183" s="7" t="inlineStr">
         <is>
-          <t>УД 14015906</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I183" s="9"/>
       <c r="J183" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K183" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>48110</v>
+        <v>78599</v>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I184" s="9"/>
+          <t>УД 14015906</t>
+        </is>
+      </c>
+      <c r="I184" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K184" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
-        <v>84101</v>
+        <v>48110</v>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
-          <t>ОП Економіка</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H185" s="7" t="inlineStr">
         <is>
-          <t>- 12353</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I185" s="9"/>
       <c r="J185" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K185" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
-        <v>48109</v>
+        <v>84101</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>ОП Економіка</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I186" s="9"/>
+          <t>- 12353</t>
+        </is>
+      </c>
+      <c r="I186" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K186" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>84103</v>
+        <v>48109</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
-          <t>ОП Менеджмент</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H187" s="7" t="inlineStr">
         <is>
-          <t>- 12354</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I187" s="9"/>
       <c r="J187" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
-        <v>69050</v>
+        <v>84103</v>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>ОП Менеджмент</t>
         </is>
       </c>
       <c r="G188" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>- 10531</t>
+          <t>- 12354</t>
         </is>
       </c>
       <c r="I188" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K188" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>69047</v>
+        <v>69050</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H189" s="7" t="inlineStr">
         <is>
-          <t>- 10532</t>
+          <t>- 10531</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
-        <v>46569</v>
+        <v>47300</v>
       </c>
       <c r="J189" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>69037</v>
+        <v>69047</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>- 10533</t>
+          <t>- 10532</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
-        <v>69041</v>
+        <v>69037</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
-          <t>Землеустрій та кадастр</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H191" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I191" s="9"/>
+          <t>- 10533</t>
+        </is>
+      </c>
+      <c r="I191" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J191" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K191" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
-        <v>69048</v>
+        <v>69041</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G192" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>- 21182</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I192" s="9"/>
       <c r="J192" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B193" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
-        <v>69049</v>
+        <v>69048</v>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H193" s="7" t="inlineStr">
         <is>
-          <t>- 10535</t>
+          <t>- 21182</t>
         </is>
       </c>
       <c r="I193" s="9" t="n">
-        <v>46569</v>
+        <v>46519</v>
       </c>
       <c r="J193" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K193" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
-        <v>48107</v>
+        <v>69049</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I194" s="9"/>
+          <t>- 10535</t>
+        </is>
+      </c>
+      <c r="I194" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K194" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B195" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
-        <v>48092</v>
+        <v>48107</v>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H195" s="7" t="inlineStr">
         <is>
-          <t>- 5678</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I195" s="9"/>
       <c r="J195" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K195" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>60692</v>
+        <v>48092</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
           <t>- 5678</t>
         </is>
       </c>
       <c r="I196" s="9" t="n">
         <v>46569</v>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K196" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
-        <v>60694</v>
+        <v>60692</v>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія та експертиза</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G197" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H197" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I197" s="9"/>
+          <t>- 5678</t>
+        </is>
+      </c>
+      <c r="I197" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J197" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K197" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B198" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія і експертиза</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>48094</v>
+        <v>60694</v>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія та експертиза</t>
         </is>
       </c>
       <c r="G198" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I198" s="9"/>
       <c r="J198" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K198" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B199" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
-        <v>48108</v>
+        <v>48094</v>
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Ветеринарна гігієна, санітарія та експертиза</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H199" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I199" s="9"/>
       <c r="J199" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K199" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
-        <v>89192</v>
+        <v>48108</v>
       </c>
       <c r="F200" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G200" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I200" s="9"/>
       <c r="J200" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K200" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B201" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
-        <v>78683</v>
+        <v>89192</v>
       </c>
       <c r="F201" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G201" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H201" s="7" t="inlineStr">
         <is>
-          <t>- 15337</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I201" s="9"/>
       <c r="J201" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K201" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
-        <v>78685</v>
+        <v>78683</v>
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>- 15338</t>
+          <t>- 15337</t>
         </is>
       </c>
       <c r="I202" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K202" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
-        <v>87647</v>
+        <v>78685</v>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H203" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I203" s="9"/>
+          <t>- 15338</t>
+        </is>
+      </c>
+      <c r="I203" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J203" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K203" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
-        <v>78686</v>
+        <v>87647</v>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>- 11431</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I204" s="9"/>
       <c r="J204" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K204" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
-        <v>78696</v>
+        <v>78686</v>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H205" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I205" s="9"/>
+          <t>- 11431</t>
+        </is>
+      </c>
+      <c r="I205" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J205" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K205" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
-        <v>86428</v>
+        <v>78696</v>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I206" s="9"/>
       <c r="J206" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K206" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
-          <t>G18</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
-        <v>78693</v>
+        <v>86428</v>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
-          <t>Землеустрій та кадастр</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H207" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I207" s="9"/>
       <c r="J207" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K207" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
-        <v>78691</v>
+        <v>78693</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>- 11432</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I208" s="9"/>
       <c r="J208" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
-        <v>78695</v>
+        <v>78691</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H209" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I209" s="9"/>
+          <t>- 11432</t>
+        </is>
+      </c>
+      <c r="I209" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J209" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
-        <v>78689</v>
+        <v>78695</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t>- 11433</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I210" s="9"/>
       <c r="J210" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K210" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
-          <t>H2</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>Тваринництво</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
-        <v>87648</v>
+        <v>78689</v>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H211" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I211" s="9"/>
+          <t>- 11433</t>
+        </is>
+      </c>
+      <c r="I211" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J211" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K211" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
-          <t>H6</t>
+          <t>H2</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Тваринництво</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
-        <v>78451</v>
+        <v>87648</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t>- 13584</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I212" s="9"/>
       <c r="J212" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K212" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>H6</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
+        <v>78451</v>
+      </c>
+      <c r="F213" s="3" t="inlineStr">
+        <is>
+          <t>Ветеринарна медицина</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H213" s="7" t="inlineStr">
+        <is>
+          <t>- 13584</t>
+        </is>
+      </c>
+      <c r="I213" s="9" t="n">
+        <v>46569</v>
+      </c>
+      <c r="J213" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K213" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B214" s="7" t="inlineStr">
+        <is>
+          <t>J8</t>
+        </is>
+      </c>
+      <c r="C214" s="3" t="inlineStr">
+        <is>
+          <t>Автомобільний транспорт</t>
+        </is>
+      </c>
+      <c r="D214" s="3"/>
+      <c r="E214" s="6" t="n">
         <v>78688</v>
       </c>
-      <c r="F213" s="3" t="inlineStr">
+      <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
-      <c r="G213" s="3" t="inlineStr">
+      <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H213" s="7" t="inlineStr">
-[...10 lines deleted...]
-      <c r="K213" s="9"/>
+      <c r="H214" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I214" s="9"/>
+      <c r="J214" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K214" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K213"/>
+  <autoFilter ref="A1:K214"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I135"/>
+  <dimension ref="A1:I130"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -11396,54 +11445,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -11465,51 +11514,51 @@
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>47</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -11528,54 +11577,54 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -11594,87 +11643,87 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
@@ -11730,54 +11779,54 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
@@ -11829,51 +11878,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
@@ -12031,51 +12080,51 @@
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>21</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -12200,87 +12249,87 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E29" s="6" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
@@ -12299,3498 +12348,3333 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>34</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>56</v>
+        <v>273</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>358</v>
+        <v>142</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>150</v>
+        <v>51</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>187</v>
+        <v>57</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>195</v>
+        <v>58</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>156</v>
+        <v>72</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>145</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>Відновлювані джерела енергії та гідроенергетика</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F49" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>183</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>241</v>
+        <v>25</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>187</v>
+        <v>248</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>202</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>203</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>369</v>
+        <v>51</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Захист і карантин рослин</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>206</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Садівництво та виноградарство</t>
+          <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>207</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Садівництво, плодоовочівництво та виноградарство</t>
+          <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>208</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>178</v>
+        <v>123</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Садово-паркове господарство</t>
-[...2 lines deleted...]
-      <c r="D63" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E63" s="6" t="n">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>210</v>
+        <v>0</v>
       </c>
       <c r="F65" s="6" t="n">
-        <v>47</v>
+        <v>3</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм і рекреація</t>
+        </is>
+      </c>
+      <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>160</v>
+        <v>71</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>274</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>29</v>
+        <v>163</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>87</v>
+        <v>9</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
-[...2 lines deleted...]
-      <c r="D70" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D70" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E70" s="6" t="n">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="F75" s="6" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F78" s="6" t="n">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
-[...2 lines deleted...]
-      <c r="D79" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E79" s="6" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>G17</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F81" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Геодезія та землеустрій</t>
+        </is>
+      </c>
+      <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>G17</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>G18</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>H2</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Тваринництво</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>H5</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F88" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>H6</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>39</v>
+        <v>190</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>H2</t>
+          <t>H7</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Тваринництво</t>
+          <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>H5</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
-[...2 lines deleted...]
-      <c r="D91" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D91" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E91" s="6" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>H6</t>
+          <t>I8</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
-[...2 lines deleted...]
-      <c r="D92" s="3"/>
+          <t>Фармація</t>
+        </is>
+      </c>
+      <c r="D92" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E92" s="6" t="n">
-        <v>192</v>
+        <v>1</v>
       </c>
       <c r="F92" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>H7</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Автомобільний транспорт</t>
+        </is>
+      </c>
+      <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>I8</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Фармація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F95" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>1</v>
+        <v>278</v>
       </c>
       <c r="F102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>2</v>
+        <v>293</v>
       </c>
       <c r="F103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Водні біоресурси та аквакультура</t>
-[...2 lines deleted...]
-      <c r="D106" s="3"/>
+          <t>Фармація, промислова фармація</t>
+        </is>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>Фармація</t>
+        </is>
+      </c>
       <c r="E106" s="6" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="F106" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
-[...2 lines deleted...]
-      <c r="D107" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E107" s="6" t="n">
-        <v>436</v>
+        <v>1</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>294</v>
+        <v>1</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія і експертиза</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Фармація, промислова фармація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F111" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Екологія</t>
+        </is>
+      </c>
+      <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>G19</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>H2</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Тваринництво</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>H6</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>G19</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>H2</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Тваринництво</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F122" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>H6</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="F124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="F125" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="F126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F127" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G127" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H127" s="6" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
-[...163 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I135"/>
+  <autoFilter ref="A1:I130"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>