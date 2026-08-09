--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1062,56 +1062,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
-          <t>АД 14008775</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H9" s="9"/>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.05.2021 № 59-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K7</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
@@ -3377,56 +3375,54 @@
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>38916</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Військова культурологія</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>АД 14008773</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -3512,56 +3508,54 @@
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>38917</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Озброєння та військова техніка</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>АД 14008775</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I33" s="9"/>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">