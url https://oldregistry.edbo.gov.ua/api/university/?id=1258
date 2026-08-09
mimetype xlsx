--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -21,51 +21,51 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Освітні програми" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Здобувачі ВО" sheetId="6" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$62</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$3</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -704,56 +704,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>60</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 1178647</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 01.03.2016 протокол № 120, наказ МОН від 14.03.2016 № 434л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>6.030508</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
@@ -886,56 +884,54 @@
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>за видами економічної діяльност</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>10</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НД -ІV 1178648</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 01.03.2016 протокол № 120, наказ МОН від 14.03.2016 № 434л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>8.03050801</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>за спеціалізованими програмами</t>
@@ -1160,56 +1156,54 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>60</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187674</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
       <c r="L12" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>60</v>
@@ -1294,56 +1288,54 @@
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>економіка підприємства</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>30</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>30</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>60</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 1181311</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K15" s="9"/>
       <c r="L15" s="3" t="inlineStr">
         <is>
           <t>Рішення АК від 28.05.2015 протокол № 116, наказ МОН від 10.06.2015 № 1415л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>7.03050901</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>облік і аудит</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>0</v>
@@ -1480,179 +1472,171 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>14185</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187669</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>44741</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Економіка та підприємництво</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187669</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>48630</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємництва</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187669</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>87955</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187669</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>15889</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
@@ -2307,322 +2291,308 @@
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>15911</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Туристичний бізнес</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187673</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>20789</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємництва</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I24" s="9"/>
       <c r="J24" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187673</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>14402</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187676</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>44742</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Економіка та підприємництво</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187676</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>48631</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємництва</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187676</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>61579</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Бізнес аналітика та великі данні</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187676</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>62566</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Бізнес аналітика та великі дані</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187676</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>15277</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
@@ -3650,191 +3620,183 @@
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>21598</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємництва</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187678</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>21599</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Управління в індустрії туризмом</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187678</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>21600</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Економіка та управління в рітейлі</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187678</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>21601</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Управління бізнесом в індустії здоров'я та краси</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187678</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>64866</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Управління бізнесом та інноваціями</t>
         </is>
@@ -3869,56 +3831,54 @@
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>14079</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I59" s="9"/>
       <c r="J59" s="8" t="inlineStr">
         <is>
-          <t>НІ 1187674</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>16045</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит та оподаткування</t>
         </is>
@@ -4010,51 +3970,51 @@
       <c r="I62" s="9"/>
       <c r="J62" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K62"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -4080,148 +4040,115 @@
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Заочна</t>
         </is>
       </c>
       <c r="G1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="H1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I4"/>
+  <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>