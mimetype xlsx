--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -930,56 +930,54 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>110</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 26013655</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>5.03040101</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>правознавство</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>0</v>
@@ -2575,56 +2573,54 @@
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>33203</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 26013655</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>45648</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
@@ -2977,56 +2973,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>45622</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 000650</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -3059,54 +3053,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>81197</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>ДС 007381</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -3180,54 +3176,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>81200</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>ДС 007380</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
@@ -3301,56 +3299,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>76366</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>ДС 005946</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
@@ -3521,51 +3517,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
@@ -3620,51 +3616,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -3686,51 +3682,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -3752,282 +3748,282 @@
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>214</v>
+        <v>156</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>