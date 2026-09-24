--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -407,63 +407,63 @@
         <is>
           <t>chkommteh@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>ket.stu.cn.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>т.в.о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Сокол Михайло Вікторович</t>
+          <t>Ілляшенко Людмила Олександрівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2729,56 +2729,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>45633</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДС 006866</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2854,93 +2852,91 @@
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>45641</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>ДС 000649</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>47118</v>
+        <v>46935</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>45251</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 007100</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
@@ -3094,96 +3090,94 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>77027</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 006866</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>81205</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Офісне адміністрування та правнича діяльність</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>ДС 000649</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>47118</v>
+        <v>46935</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D24" s="3"/>
@@ -3217,56 +3211,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>74805</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 007100</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3451,315 +3443,315 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>54</v>
+        <v>113</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>56</v>
+        <v>118</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>56</v>
+        <v>116</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -3814,150 +3806,150 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>