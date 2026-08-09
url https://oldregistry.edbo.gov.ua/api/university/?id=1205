--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -890,56 +890,54 @@
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>80</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 14015052</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.09.2016 № 1436-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>60</v>
@@ -2588,56 +2586,54 @@
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>33152</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>УД 14015052</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>33153</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
@@ -2668,146 +2664,140 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E14" s="8" t="n">
         <v>45316</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 000880</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
         <v>45317</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 000879</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E16" s="8" t="n">
         <v>45318</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 000878</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
@@ -3000,97 +2990,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
         <v>45314</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>ДС 000884</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="8" t="n">
         <v>45315</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
-          <t>ДС 000885</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
@@ -3488,56 +3474,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
         <v>87118</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>ДС 007138</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
@@ -3726,88 +3710,88 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -3829,51 +3813,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Секретарська та офісна справа</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
@@ -3895,117 +3879,117 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -4031,323 +4015,323 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Перукарське мистецтво та декоративна косметика</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>112</v>
+        <v>78</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>187</v>
+        <v>119</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I19"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>