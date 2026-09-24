--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -26,51 +26,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$8</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$115</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$114</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$87</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -1753,51 +1753,51 @@
       </c>
       <c r="J2" s="9"/>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 01.07.2021 № 81-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K115"/>
+  <dimension ref="A1:K114"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -5286,97 +5286,101 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>66938</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I82" s="9"/>
+          <t>УД 18003519</t>
+        </is>
+      </c>
+      <c r="I82" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>66940</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I83" s="9"/>
+          <t>УД 18003520</t>
+        </is>
+      </c>
+      <c r="I83" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
@@ -5573,1229 +5577,1186 @@
         </is>
       </c>
       <c r="H88" s="8" t="inlineStr">
         <is>
           <t>- 21796</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J88" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>66973</v>
+        <v>66957</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Врядування, суспільна політика і комунікації</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I89" s="9"/>
+          <t>- 15146</t>
+        </is>
+      </c>
+      <c r="I89" s="9" t="n">
+        <v>48761</v>
+      </c>
       <c r="J89" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>66957</v>
+        <v>66963</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Управління IT-проєктами</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="8" t="inlineStr">
         <is>
-          <t>- 15146</t>
+          <t>- 17079</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
-        <v>48761</v>
+        <v>47665</v>
       </c>
       <c r="J90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>I9</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>66963</v>
+        <v>66968</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Управління IT-проєктами</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="8" t="inlineStr">
         <is>
-          <t>- 17079</t>
+          <t>- 15147</t>
         </is>
       </c>
       <c r="I91" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>I9</t>
+          <t>K3</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Національна безпека</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>66968</v>
+        <v>66970</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
+          <t>Національна безпека (за окремими сферами забезпечення і видами діяльності)</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="8" t="inlineStr">
         <is>
-          <t>- 15147</t>
+          <t>- 15148</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J92" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
-          <t>K3</t>
+          <t>031</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>66970</v>
+        <v>36787</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека (за окремими сферами забезпечення і видами діяльності)</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H93" s="8" t="inlineStr">
         <is>
-          <t>- 15148</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I93" s="9"/>
       <c r="J93" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>36787</v>
+        <v>36788</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H94" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I94" s="9"/>
+          <t>- 19656</t>
+        </is>
+      </c>
+      <c r="I94" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J94" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>36788</v>
+        <v>36789</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H95" s="8" t="inlineStr">
         <is>
-          <t>- 19656</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I95" s="9"/>
       <c r="J95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>36789</v>
+        <v>36790</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H96" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I96" s="9"/>
+          <t>- 5622</t>
+        </is>
+      </c>
+      <c r="I96" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>36790</v>
+        <v>36791</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H97" s="8" t="inlineStr">
         <is>
-          <t>- 5622</t>
+          <t>- 20059</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>47300</v>
+        <v>48030</v>
       </c>
       <c r="J97" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>36791</v>
+        <v>36792</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H98" s="8" t="inlineStr">
         <is>
-          <t>- 20059</t>
+          <t>- 2518</t>
         </is>
       </c>
       <c r="I98" s="9" t="n">
-        <v>48030</v>
+        <v>46752</v>
       </c>
       <c r="J98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>36792</v>
+        <v>36793</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H99" s="8" t="inlineStr">
         <is>
-          <t>- 2518</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I99" s="9"/>
       <c r="J99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>36793</v>
+        <v>36794</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H100" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I100" s="9"/>
+          <t>- 3512</t>
+        </is>
+      </c>
+      <c r="I100" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>36794</v>
+        <v>36795</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H101" s="8" t="inlineStr">
         <is>
-          <t>- 3512</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I101" s="9"/>
       <c r="J101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>229</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>36795</v>
+        <v>64530</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров`я</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>64530</v>
+        <v>47109</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Громадське здоров'я</t>
-[...6 lines deleted...]
-      </c>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+        </is>
+      </c>
+      <c r="G103" s="3"/>
       <c r="H103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I103" s="9"/>
       <c r="J103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>47109</v>
+        <v>67004</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
-[...2 lines deleted...]
-      <c r="G104" s="3"/>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I104" s="9"/>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>67004</v>
+        <v>67005</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I105" s="9"/>
+          <t>- 15153</t>
+        </is>
+      </c>
+      <c r="I105" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B7</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>67005</v>
+        <v>67002</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
-          <t>- 15153</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
-          <t>B7</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>67002</v>
+        <v>67003</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H107" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I107" s="9"/>
+          <t>- 21797</t>
+        </is>
+      </c>
+      <c r="I107" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>67003</v>
+        <v>67007</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H108" s="8" t="inlineStr">
         <is>
-          <t>- 21797</t>
+          <t>- 21798</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>67007</v>
+        <v>67077</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H109" s="8" t="inlineStr">
         <is>
-          <t>- 21798</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I109" s="9"/>
       <c r="J109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>67077</v>
+        <v>67008</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H110" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I110" s="9"/>
+          <t>- 15154</t>
+        </is>
+      </c>
+      <c r="I110" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>67008</v>
+        <v>67009</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H111" s="8" t="inlineStr">
         <is>
-          <t>- 15154</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I111" s="9"/>
       <c r="J111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>67009</v>
+        <v>67011</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I112" s="9"/>
+          <t>- 15155</t>
+        </is>
+      </c>
+      <c r="I112" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>67011</v>
+        <v>67075</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H113" s="8" t="inlineStr">
         <is>
-          <t>- 15155</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I113" s="9"/>
       <c r="J113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>I9</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>67075</v>
+        <v>67076</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I114" s="9"/>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
-[...41 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K115"/>
+  <autoFilter ref="A1:K114"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I87"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -6852,195 +6813,195 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
-        <v>95</v>
+        <v>177</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
@@ -7062,450 +7023,450 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>61</v>
+        <v>97</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="F20" s="6" t="n">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -7660,88 +7621,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -7767,51 +7728,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
@@ -7833,54 +7794,54 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -7899,51 +7860,51 @@
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -8031,51 +7992,51 @@
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
@@ -8200,264 +8161,264 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E46" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="F46" s="6" t="n">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="F47" s="6" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
@@ -8479,213 +8440,213 @@
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>B7</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -8707,183 +8668,183 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="F57" s="6" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>I9</t>
         </is>
       </c>
@@ -8905,54 +8866,54 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
@@ -9008,51 +8969,51 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
@@ -9539,51 +9500,51 @@
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F82" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>