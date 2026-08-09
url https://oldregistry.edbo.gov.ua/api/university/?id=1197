--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1866,51 +1866,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -1932,51 +1932,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -2001,51 +2001,51 @@
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>