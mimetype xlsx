--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -938,54 +938,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>81600</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>- IP-1246-1/1-5</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>48487</v>
+      </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
@@ -1156,51 +1158,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>28</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>