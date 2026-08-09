--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -784,51 +784,51 @@
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>34</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t>АП 11010736</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L7"/>
@@ -1951,51 +1951,51 @@
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>26432</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H18" s="8" t="inlineStr">
         <is>
           <t>АП 11010736</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -2404,84 +2404,84 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -2503,153 +2503,153 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>45</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -2705,51 +2705,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -2807,51 +2807,51 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -2873,51 +2873,51 @@
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I17"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">