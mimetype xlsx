--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2103,54 +2103,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -2173,84 +2173,84 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>21</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -2272,51 +2272,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -2371,54 +2371,54 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -2444,51 +2444,51 @@
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">