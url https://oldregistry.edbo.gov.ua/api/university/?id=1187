--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1015,120 +1015,120 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
+        <v>51</v>
+      </c>
+      <c r="F3" s="6" t="n">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -1180,51 +1180,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>