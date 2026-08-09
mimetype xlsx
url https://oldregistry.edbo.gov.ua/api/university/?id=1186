--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1984,54 +1984,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -2083,54 +2083,54 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>