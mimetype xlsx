--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2050,54 +2050,54 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>249</v>
+        <v>164</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
@@ -2281,84 +2281,84 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>