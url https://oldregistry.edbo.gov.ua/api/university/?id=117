--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1921,190 +1921,182 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>правознавство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 2279466</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>6.030508</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>50</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>5</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 2279468</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 10.03.2011 протокол № 86, наказ МОНмолодьспорту від 31.03.2011 № 764-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>6.030509</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>облік і аудит</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>25</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>25</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 2279471</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>6.050102</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>25</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>10</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІ 2279474</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
       <c r="L6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>6.050103</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>програмна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
@@ -2271,56 +2263,54 @@
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>25</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>10</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 2279470</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K11" s="9"/>
       <c r="L11" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 25.05.2011 протокол № 87, наказ МОНмолодьспорту від 07.06.2011 № 2128-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>8.03050802</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>банківська справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>0</v>
@@ -2357,56 +2347,54 @@
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>облік і аудит</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>15</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>15</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІV 2279473</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K13" s="9"/>
       <c r="L13" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>30</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
@@ -2531,102 +2519,98 @@
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>правознавство</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>60</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>35</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 2279467</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K17" s="9"/>
       <c r="L17" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>7.03050801</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>фінанси і кредит</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>10</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 2279469</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K18" s="9"/>
       <c r="L18" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>7.03050802</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>банківська справа</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>0</v>
@@ -2667,56 +2651,54 @@
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>облік і аудит</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>20</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>10</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
-          <t>НІ-ІІІ 2279472</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K20" s="9"/>
       <c r="L20" s="3" t="inlineStr">
         <is>
           <t>Рішення ДАК від 30.06.2011 протокол № 88, наказ МОНмолодьспорту від 01.07.2011 № 2487-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
@@ -2850,138 +2832,132 @@
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>16856</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
-          <t>УП 11013966</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>16857</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
-          <t>УП 11013962</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>60658</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
-          <t>УП 11017944</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>34905</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
@@ -3012,56 +2988,54 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>16854</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
-          <t>УП 11013960</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>38927</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>