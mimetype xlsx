--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -629,56 +629,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>40</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 04013539</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>30</v>
@@ -721,102 +719,98 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 04013541</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>80</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 04013542</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>80</v>
@@ -857,194 +851,186 @@
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 04013540</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
       <c r="L7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 04013543</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
       <c r="L8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>90</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 04013544</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
       <c r="L9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>60</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 04013545</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
       <c r="L10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
@@ -1841,56 +1827,54 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>15907</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
-          <t>УД 04013539</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>19962</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Економіка підприємства</t>
         </is>
@@ -1923,378 +1907,360 @@
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>14112</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УД 04013541</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>15750</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання 1</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 04013541</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>15367</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація електроустаткування підприємств і цивільних споруд</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 04013542</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>14826</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Збагачення корисних копалин</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
-          <t>УД 04013540</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>16718</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Будівництво, обслуговування і ремонт залізничних колій</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>УД 04013543</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
         <v>15698</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I9" s="9"/>
       <c r="J9" s="7" t="inlineStr">
         <is>
-          <t>УД 04013544</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>15366</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>УД 04013545</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>44713</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 000124</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I11" s="9"/>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>60883</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>ДС 003857</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I12" s="9"/>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2325,302 +2291,288 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>44709</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 000126</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>44707</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Монтаж і експлуатація електроустаткування підприємств і цивільних споруд</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 000871</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>44705</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Збагачення корисних копалин</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>ДС 000125</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I16" s="9"/>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>44704</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Будівництво, обслуговування і ремонт залізничних колій</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>ДС 000127</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I17" s="9"/>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>44702</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування, ремонт та експлуатація тягового рухомого складу</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>ДС 000872</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I18" s="9"/>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>44660</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Обслуговування та ремонт автомобілів і двигунів</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 000128</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I19" s="9"/>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
         <v>66917</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>ДС 007007</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
@@ -2927,118 +2879,118 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
         <v>12</v>
       </c>
       <c r="F2" s="8" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>14</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -3060,84 +3012,84 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>9</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>7</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
@@ -3159,249 +3111,249 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>12</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>