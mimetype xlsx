--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2135,56 +2135,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>43316</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>ДО 001832</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I13" s="9"/>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
@@ -2215,56 +2213,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>43383</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДО 001833</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2377,54 +2373,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>60660</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Інформаційна діяльність підприємства</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>ДО 007435</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2457,56 +2455,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="8" t="n">
         <v>43382</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t>ДО 001835</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="8" t="n">
@@ -2584,95 +2580,95 @@
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E24" s="8" t="n">
         <v>43381</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (на залізничному транспорті)</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>ДО 001834</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I24" s="9"/>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>75803</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>ДО 007627</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -2781,54 +2777,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="8" t="n">
         <v>75807</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Товарознавство в митній справі</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I29" s="9"/>
+          <t>ДО 007629</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="8" t="n">
@@ -2859,54 +2857,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="8" t="n">
         <v>75776</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Технічне обслуговування і ремонт вагонів</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>ДО 007628</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
@@ -3110,84 +3110,84 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>11</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -3209,124 +3209,124 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="F9" s="8" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>на залізничному транспорті</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">