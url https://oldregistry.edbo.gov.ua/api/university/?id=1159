--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -833,55 +833,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Організація соціальної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
+          <t> 21730</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
@@ -948,55 +948,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Організація логістичного забезпечення</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G7" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
+          <t> 20800</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.06.2023 № 223-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
@@ -1065,56 +1065,54 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Захист інформації з обмеженим доступом у військах (силах)</t>
         </is>
       </c>
       <c r="F10" s="6" t="n">
         <v>35</v>
       </c>
       <c r="G10" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H10" s="9"/>
       <c r="I10" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="inlineStr">
         <is>
@@ -3080,1549 +3078,1481 @@
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>49464</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Захист інформації з обмеженим доступом у військах (силах)</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>49465</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Застосування та управління діями військових частин та установ матеріально-технічного забезпечення</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I26" s="9"/>
       <c r="J26" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>49466</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Економіка та фінансове забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>49467</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-аналітичне забезпечення органів військового управління</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>49469</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-пропагандистське забезпечення військ (сил) та ідеологічна робота у військах</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>49470</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Кадровий менеджмент у військах (силах)</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>49471</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Організація радіоелектронної розвідки</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I31" s="9"/>
       <c r="J31" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>49472</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Організація психологічного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I32" s="9"/>
       <c r="J32" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>49473</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Організація зв'язку, автоматизація управління та радіотехнічного забезпечення</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I33" s="9"/>
       <c r="J33" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>49474</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Організація інженерно-авіаційного забезпечення</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>49475</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Організація експлуатації та ремонту озброєння та військової техніки зенітних ракетних військ</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>49476</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Організація експлуатації та ремонту озброєння та військової техніки радіотехнічних військ</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>49477</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Організація аеродромно-технічного та інженерно-аеродромного забезпечення</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>49478</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Організація військово-космічних систем</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>49479</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Організація топогеодезичного та навігаційного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>49480</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Організація зв'язку та автоматизованих систем управління</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>49481</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Організація інженерного забезпечення бойових дій військ (сил)</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I41" s="9"/>
       <c r="J41" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>49482</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Організація радіаційного, хімічного та біологічного захисту військ (сил)</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I42" s="9"/>
       <c r="J42" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>49483</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Організація радіоелектронної боротьби</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I43" s="9"/>
       <c r="J43" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>49484</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Організація ракетно-технічного та артилерійсько-технічного забезпечення</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>49485</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Організація танко-технічного та автотехнічного забезпечення</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I45" s="9"/>
       <c r="J45" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>49486</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Організація метрологічного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>49487</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Організація тилового забезпечення військових частин (за видами та родами військ і сил)</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K47" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>49488</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Організація правового забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>49489</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Організація фізичної підготовки і спорту у військах (силах)</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>49490</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Організація правоохоронної діяльності у збройних силах</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>49491</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Управління інформаційною безпекою у збройних силах</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H51" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>49492</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Організація морально-психологічного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>59670</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Організація логістичного забезпечення</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t>- 20800</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>62353</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I54" s="9"/>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>64831</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Організація та ведення кіберборотьби</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t>- 21381</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>64832</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Організація воєнно-історичної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t>- 21380</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J56" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>64834</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Організація фізичного виховання та фізкультурно-спортивної реабілітації військовослужбовців у військах (силах)</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>64835</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Організація соціальної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
           <t>- 21379</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J58" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>49493</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Стратегічне керівництво у секторі безпеки і оборони</t>
         </is>
@@ -4833,56 +4763,54 @@
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>87995</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Фізичне виховання і спорт у Збройних Силах - М</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t>- 20973</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I64" s="9"/>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>K3</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Національна безпека</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
@@ -5610,2629 +5538,2513 @@
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>66623</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Організація правопорядку в секторі безпеки та оборони</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I81" s="9"/>
       <c r="J81" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>66630</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Організація забезпечення зв’язків з громадськістю</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>66633</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Організація психологічної підтримки персоналу військ (сил)</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I83" s="9"/>
       <c r="J83" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>66634</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Організація інформаційної боротьби</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I84" s="9"/>
       <c r="J84" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>66636</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Організація застосування сил логістики повітряної компоненти</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I85" s="9"/>
       <c r="J85" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>75176</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Організація соціальної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="8" t="inlineStr">
         <is>
           <t>- 21730</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J86" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>75190</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Організація фізичного виховання та фізкультурно-спортивної реабілітації військовослужбовців у військах (силах)</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I87" s="9"/>
       <c r="J87" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>75192</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Організація воєнно-історичної роботи у військах (силах)</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="8" t="inlineStr">
         <is>
           <t>- 21729</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J88" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>75194</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Організація та ведення кіберборотьби</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="8" t="inlineStr">
         <is>
           <t>- 21731</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J89" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>75206</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Організація тилового забезпечення військових частин (за видами та родами військ і сил)</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I90" s="9"/>
       <c r="J90" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>75210</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>75214</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Організація логістичного забезпечення</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="8" t="inlineStr">
         <is>
           <t>- 20990</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
         <v>48030</v>
       </c>
       <c r="J92" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
         <v>75248</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Організація морально-психологічного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H93" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I93" s="9"/>
       <c r="J93" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
         <v>75252</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
           <t>Управління інформаційною безпекою у збройних силах</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H94" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I94" s="9"/>
       <c r="J94" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>75256</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
           <t>Організація правоохоронної діяльності у збройних силах</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H95" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I95" s="9"/>
       <c r="J95" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>75368</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Організація фізичної підготовки і спорту у військах (силах)</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H96" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I96" s="9"/>
       <c r="J96" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>75370</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Організація правового забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H97" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I97" s="9"/>
       <c r="J97" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>75376</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Організація метрологічного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H98" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I98" s="9"/>
       <c r="J98" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>75381</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Організація танко-технічного та автотехнічного забезпечення</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H99" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I99" s="9"/>
       <c r="J99" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>75383</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Організація ракетно-технічного та артилерійсько-технічного забезпечення</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I100" s="9"/>
       <c r="J100" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>75384</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Організація радіоелектронної боротьби</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I101" s="9"/>
       <c r="J101" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>75388</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Організація радіаційного, хімічного та біологічного захисту військ (сил)</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>75390</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Організація інженерного забезпечення бойових дій військ (сил)</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H103" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I103" s="9"/>
       <c r="J103" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>75392</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Організація зв'язку та автоматизованих систем управління</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I104" s="9"/>
       <c r="J104" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
         <v>75395</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
           <t>Організація топогеодезичного та навігаційного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H105" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I105" s="9"/>
       <c r="J105" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>75397</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Організація військово-космічних систем</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I106" s="9"/>
       <c r="J106" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>75402</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Організація аеродромно-технічного та інженерно-аеродромного забезпечення</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H107" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I107" s="9"/>
       <c r="J107" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>75408</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Організація експлуатації та ремонту озброєння та військової техніки радіотехнічних військ</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I108" s="9"/>
       <c r="J108" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>75412</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Організація експлуатації та ремонту озброєння та військової техніки зенітних ракетних військ</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I109" s="9"/>
       <c r="J109" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>75416</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Організація інженерно-авіаційного забезпечення</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I110" s="9"/>
       <c r="J110" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
         <v>75420</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Організація зв'язку, автоматизація управління та радіотехнічного забезпечення</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I111" s="9"/>
       <c r="J111" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>75425</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Організація психологічного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I112" s="9"/>
       <c r="J112" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
         <v>75430</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Організація радіоелектронної розвідки</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H113" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I113" s="9"/>
       <c r="J113" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>75432</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Кадровий менеджмент у військах (силах)</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I114" s="9"/>
       <c r="J114" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>75433</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-пропагандистське забезпечення військ (сил) та ідеологічна робота у військах</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H115" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I115" s="9"/>
       <c r="J115" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
         <v>75436</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-аналітичне забезпечення органів військового управління</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I116" s="9"/>
       <c r="J116" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
         <v>75438</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
           <t>Економіка та фінансове забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H117" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I117" s="9"/>
       <c r="J117" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K117" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
         <v>75441</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Застосування та управління діями військових частин та установ матеріально-технічного забезпечення</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H118" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I118" s="9"/>
       <c r="J118" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K118" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>75444</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Захист інформації з обмеженим доступом у військах (силах)</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H119" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I119" s="9"/>
       <c r="J119" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>88940</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-аналітичне забезпечення процесів розвідки органів військового управління</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H120" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I120" s="9"/>
       <c r="J120" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>88941</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Організація фізичного виховання та адаптивного спорту військовослужбовців у військах (силах)</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H121" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I121" s="9"/>
       <c r="J121" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
         <v>88942</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Організація цивільно-військового співробітництва у військах (силах)</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H122" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I122" s="9"/>
       <c r="J122" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>89135</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Організація радіоелектронної розвідки</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H123" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I123" s="9"/>
       <c r="J123" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K123" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>89136</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Кадровий менеджмент у військах (силах)</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H124" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I124" s="9"/>
       <c r="J124" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>89140</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Організація інженерно-авіаційного забезпечення</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H125" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I125" s="9"/>
       <c r="J125" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>89141</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Організація аеродромно-технічного та інженерно-аеродромного забезпечення</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H126" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I126" s="9"/>
       <c r="J126" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>89142</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Організація інженерного забезпечення бойових дій військ (сил)</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H127" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I127" s="9"/>
       <c r="J127" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K127" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>89143</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Організація радіаційного, хімічного та біологічного захисту військ (сил)</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H128" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I128" s="9"/>
       <c r="J128" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K128" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>89144</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Організація військово-космічних систем</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H129" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I129" s="9"/>
       <c r="J129" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
         <v>89145</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Організація топогеодезичного та навігаційного забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H130" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I130" s="9"/>
       <c r="J130" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
         <v>89146</v>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
           <t>Економіка та фінансове забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H131" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I131" s="9"/>
       <c r="J131" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K131" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
         <v>89147</v>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>Організація зв’язку та автоматизованих систем управління</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H132" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I132" s="9"/>
       <c r="J132" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K132" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
         <v>89148</v>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Організація радіоелектронної боротьби</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H133" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I133" s="9"/>
       <c r="J133" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K133" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>89149</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>Захист інформації з обмеженим доступом у військах (силах)</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H134" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I134" s="9"/>
       <c r="J134" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
         <v>89150</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
           <t>Організація правового забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H135" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I135" s="9"/>
       <c r="J135" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K135" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
         <v>89248</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Організація технічного забезпечення зенітних ракетних військ та протиракетної оборони</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H136" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I136" s="9"/>
       <c r="J136" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>89249</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Організація зв’язку, радіотехнічного забезпечення та автоматизації управління</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H137" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I137" s="9"/>
       <c r="J137" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
           <t>K6</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Забезпечення військ (сил)</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>89250</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Організація технічного забезпечення радіотехнічних військ</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H138" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I138" s="9"/>
       <c r="J138" s="8" t="inlineStr">
         <is>
-          <t>УД 11006208</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>88943</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Військова юстиція</t>
         </is>