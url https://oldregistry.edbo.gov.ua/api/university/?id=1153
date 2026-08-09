--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -754,56 +754,54 @@
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
         <v>120</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
-          <t>УД 07012950</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K5" s="9"/>
       <c r="L5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>25</v>
@@ -2486,56 +2484,54 @@
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
         <v>14733</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>УД 07012950</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>15364</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та експлуатація будівель і споруд</t>
         </is>
@@ -2685,55 +2681,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>43724</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Бухгалтерський облік</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 001431</t>
+          <t>ДС 007781</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
@@ -2845,56 +2841,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>43719</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДС 001434</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -3007,55 +3001,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>61352</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>ДС 003864</t>
+          <t>ДС 007780</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -3245,56 +3239,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>74042</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Розробка програмного забезпечення</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>ДС 006499</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I25" s="9"/>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3595,51 +3587,51 @@
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>10</v>
       </c>
       <c r="F3" s="8" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -3691,51 +3683,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
@@ -3823,54 +3815,54 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
@@ -3889,282 +3881,282 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>222</v>
+        <v>169</v>
       </c>
       <c r="F15" s="8" t="n">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>230</v>
+        <v>167</v>
       </c>
       <c r="F16" s="8" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="F17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="F19" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>